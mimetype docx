--- v0 (2026-05-16)
+++ v1 (2026-06-26)
@@ -109,57 +109,67 @@
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C20A90">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Recommandations de la commission de médecine d’urgence pour la validation d’autorisation d’exercice</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4966FB92" w14:textId="21E068AE" w:rsidR="00020E7B" w:rsidRPr="00C20A90" w:rsidRDefault="00A71B28" w:rsidP="00020E7B">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>pour l</w:t>
+                              <w:t>pour</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> l</w:t>
                             </w:r>
                             <w:r w:rsidR="00020E7B">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">es lauréats des EVC </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0ECDF366" w14:textId="77777777" w:rsidR="00020E7B" w:rsidRDefault="00020E7B" w:rsidP="00020E7B">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
@@ -187,57 +197,67 @@
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C20A90">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Recommandations de la commission de médecine d’urgence pour la validation d’autorisation d’exercice</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4966FB92" w14:textId="21E068AE" w:rsidR="00020E7B" w:rsidRPr="00C20A90" w:rsidRDefault="00A71B28" w:rsidP="00020E7B">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>pour l</w:t>
+                        <w:t>pour</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> l</w:t>
                       </w:r>
                       <w:r w:rsidR="00020E7B">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">es lauréats des EVC </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0ECDF366" w14:textId="77777777" w:rsidR="00020E7B" w:rsidRDefault="00020E7B" w:rsidP="00020E7B">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF49E41" w14:textId="77777777" w:rsidR="00020E7B" w:rsidRDefault="00020E7B" w:rsidP="00020E7B">
@@ -459,51 +479,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BF678B8" w14:textId="77777777" w:rsidR="00020E7B" w:rsidRPr="00C20A90" w:rsidRDefault="00020E7B" w:rsidP="00020E7B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20A90">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5981DB79" w14:textId="53DD1A32" w:rsidR="00020E7B" w:rsidRPr="00C20A90" w:rsidRDefault="00020E7B" w:rsidP="00020E7B">
+    <w:p w14:paraId="5981DB79" w14:textId="649F390F" w:rsidR="00020E7B" w:rsidRPr="00C20A90" w:rsidRDefault="00020E7B" w:rsidP="00020E7B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20A90">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Avoir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -575,51 +595,71 @@
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AB4252">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Université </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20A90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Paris Cité, Rennes. </w:t>
+        <w:t>Paris Cité, Rennes</w:t>
+      </w:r>
+      <w:r w:rsidR="00814DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et Nice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C20A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="00811F4B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Au cas par cas et s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>elon la formation initiale du candidat</w:t>
       </w:r>
       <w:r w:rsidR="00811F4B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
@@ -712,166 +752,126 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20A90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Présenter des lettres de recommandation des chefs de service, chef de pôle, responsables d’unités. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23A8BB80" w14:textId="77777777" w:rsidR="00020E7B" w:rsidRPr="00843DB1" w:rsidRDefault="00020E7B" w:rsidP="00020E7B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B2DD5A0" w14:textId="2F988954" w:rsidR="00020E7B" w:rsidRDefault="00020E7B" w:rsidP="00020E7B">
+    <w:p w14:paraId="1B2DD5A0" w14:textId="0F0D2D44" w:rsidR="00020E7B" w:rsidRDefault="00020E7B" w:rsidP="00020E7B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Rapport d’évaluation</w:t>
       </w:r>
       <w:r w:rsidR="0064627F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> des stages </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0064627F" w:rsidRPr="000E5A5B">
+        <w:t xml:space="preserve"> des stages</w:t>
+      </w:r>
+      <w:r w:rsidR="00814DBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>et</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000327B4" w:rsidRPr="000E5A5B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00814DBD" w:rsidRPr="00814DBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>, à compter des lauréats 2024,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000327B4">
+        <w:t xml:space="preserve">Pour les lauréats à compter de </w:t>
+      </w:r>
+      <w:r w:rsidR="00814DBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0064627F">
+        <w:t xml:space="preserve">la session </w:t>
+      </w:r>
+      <w:r w:rsidR="00814DBD" w:rsidRPr="00814DBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>rapport d’évaluation du coordonnateur</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">2024, le candidat peut également joindre, de manière facultative, un rapport d’évaluation du coordonnateur (local et/ou régional) du DES MU. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BD46B6" w14:textId="77777777" w:rsidR="005D6F01" w:rsidRPr="005D6F01" w:rsidRDefault="005D6F01" w:rsidP="005D6F01">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48691079" w14:textId="77777777" w:rsidR="00020E7B" w:rsidRPr="00C20A90" w:rsidRDefault="00020E7B" w:rsidP="00020E7B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -975,61 +975,61 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18003E61" w14:textId="77777777" w:rsidR="00020E7B" w:rsidRPr="00020E7B" w:rsidRDefault="00020E7B" w:rsidP="00020E7B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00020E7B" w:rsidRPr="00020E7B" w:rsidSect="00092038">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="395" w:bottom="426" w:left="426" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22F1931B" w14:textId="77777777" w:rsidR="004E1D76" w:rsidRDefault="004E1D76" w:rsidP="00724E1A">
+    <w:p w14:paraId="41A4AA6A" w14:textId="77777777" w:rsidR="00227C6B" w:rsidRDefault="00227C6B" w:rsidP="00724E1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66B42268" w14:textId="77777777" w:rsidR="004E1D76" w:rsidRDefault="004E1D76" w:rsidP="00724E1A">
+    <w:p w14:paraId="29329A08" w14:textId="77777777" w:rsidR="00227C6B" w:rsidRDefault="00227C6B" w:rsidP="00724E1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1054,61 +1054,61 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6984ACAF" w14:textId="77777777" w:rsidR="004E1D76" w:rsidRDefault="004E1D76" w:rsidP="00724E1A">
+    <w:p w14:paraId="72901CAE" w14:textId="77777777" w:rsidR="00227C6B" w:rsidRDefault="00227C6B" w:rsidP="00724E1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A49AD80" w14:textId="77777777" w:rsidR="004E1D76" w:rsidRDefault="004E1D76" w:rsidP="00724E1A">
+    <w:p w14:paraId="7EB970DC" w14:textId="77777777" w:rsidR="00227C6B" w:rsidRDefault="00227C6B" w:rsidP="00724E1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FB7075F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="020CFC04"/>
     <w:lvl w:ilvl="0" w:tplc="E39C60A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -1920,148 +1920,159 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1631860000">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="884176755">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1727949631">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1706634819">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1443840474">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1304582024">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:inkAnnotations="0"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00092038"/>
     <w:rsid w:val="00020E7B"/>
     <w:rsid w:val="000327B4"/>
     <w:rsid w:val="00070979"/>
     <w:rsid w:val="00092038"/>
     <w:rsid w:val="000A726D"/>
     <w:rsid w:val="000E5A5B"/>
     <w:rsid w:val="00146885"/>
     <w:rsid w:val="001E0267"/>
     <w:rsid w:val="00200D29"/>
+    <w:rsid w:val="00221412"/>
+    <w:rsid w:val="00227C6B"/>
     <w:rsid w:val="00283C9B"/>
     <w:rsid w:val="00316F18"/>
     <w:rsid w:val="00326F38"/>
     <w:rsid w:val="0036069A"/>
     <w:rsid w:val="003779C3"/>
     <w:rsid w:val="0038760A"/>
     <w:rsid w:val="00407EB1"/>
+    <w:rsid w:val="00421B60"/>
     <w:rsid w:val="00423583"/>
     <w:rsid w:val="00487BED"/>
     <w:rsid w:val="004E1D76"/>
     <w:rsid w:val="005008E2"/>
     <w:rsid w:val="00507975"/>
+    <w:rsid w:val="00561B70"/>
     <w:rsid w:val="005938D9"/>
     <w:rsid w:val="005B27D8"/>
     <w:rsid w:val="005D6F01"/>
     <w:rsid w:val="005E0E93"/>
     <w:rsid w:val="00645D32"/>
     <w:rsid w:val="0064627F"/>
     <w:rsid w:val="00651AAE"/>
     <w:rsid w:val="00686910"/>
     <w:rsid w:val="006A6143"/>
     <w:rsid w:val="00724E1A"/>
     <w:rsid w:val="00736E7A"/>
     <w:rsid w:val="00755F5C"/>
     <w:rsid w:val="0079598B"/>
+    <w:rsid w:val="007F0333"/>
+    <w:rsid w:val="007F77D4"/>
     <w:rsid w:val="00802ADB"/>
     <w:rsid w:val="00811F4B"/>
+    <w:rsid w:val="00814DBD"/>
     <w:rsid w:val="00831A90"/>
     <w:rsid w:val="00833B75"/>
     <w:rsid w:val="00843DB1"/>
     <w:rsid w:val="00856C38"/>
     <w:rsid w:val="00922C0D"/>
     <w:rsid w:val="00957163"/>
     <w:rsid w:val="00A353BA"/>
     <w:rsid w:val="00A71B28"/>
     <w:rsid w:val="00AB4252"/>
     <w:rsid w:val="00AE1D7E"/>
     <w:rsid w:val="00AE79D9"/>
     <w:rsid w:val="00B07757"/>
     <w:rsid w:val="00B157C8"/>
+    <w:rsid w:val="00B37D9F"/>
+    <w:rsid w:val="00B73FF5"/>
     <w:rsid w:val="00BB7761"/>
     <w:rsid w:val="00C20A90"/>
+    <w:rsid w:val="00C35E0A"/>
     <w:rsid w:val="00C6109E"/>
+    <w:rsid w:val="00C748EB"/>
     <w:rsid w:val="00CD7FA4"/>
     <w:rsid w:val="00CF52A9"/>
     <w:rsid w:val="00D45805"/>
     <w:rsid w:val="00D5625B"/>
     <w:rsid w:val="00DA52AB"/>
     <w:rsid w:val="00DD4679"/>
     <w:rsid w:val="00DF2632"/>
     <w:rsid w:val="00DF34E7"/>
     <w:rsid w:val="00DF7296"/>
     <w:rsid w:val="00DF7907"/>
     <w:rsid w:val="00E12BEC"/>
     <w:rsid w:val="00E229D4"/>
     <w:rsid w:val="00E2453D"/>
     <w:rsid w:val="00E473ED"/>
     <w:rsid w:val="00EB0B40"/>
     <w:rsid w:val="00EB38D0"/>
     <w:rsid w:val="00EE12AF"/>
     <w:rsid w:val="00EE4514"/>
     <w:rsid w:val="00F64CA5"/>
+    <w:rsid w:val="00F70C9E"/>
     <w:rsid w:val="00F726A6"/>
     <w:rsid w:val="00FC0F4A"/>
     <w:rsid w:val="00FC4655"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2988,76 +2999,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1453</Characters>
+  <Pages>2</Pages>
+  <Words>277</Words>
+  <Characters>1524</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1714</CharactersWithSpaces>
+  <CharactersWithSpaces>1798</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>